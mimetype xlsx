--- v0 (2026-06-17)
+++ v1 (2026-10-11)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G883"/>
+  <dimension ref="A1:G917"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -22503,46 +22503,896 @@
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
           <t>13.06.2026</t>
         </is>
       </c>
       <c r="B883" t="n">
         <v>4</v>
       </c>
       <c r="C883" t="n">
         <v>13</v>
       </c>
       <c r="D883" t="n">
         <v>16</v>
       </c>
       <c r="E883" t="n">
         <v>20</v>
       </c>
       <c r="F883" t="n">
         <v>24</v>
       </c>
       <c r="G883" t="n">
         <v>43</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr">
+        <is>
+          <t>17.06.2026</t>
+        </is>
+      </c>
+      <c r="B884" t="n">
+        <v>3</v>
+      </c>
+      <c r="C884" t="n">
+        <v>4</v>
+      </c>
+      <c r="D884" t="n">
+        <v>20</v>
+      </c>
+      <c r="E884" t="n">
+        <v>26</v>
+      </c>
+      <c r="F884" t="n">
+        <v>27</v>
+      </c>
+      <c r="G884" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr">
+        <is>
+          <t>20.06.2026</t>
+        </is>
+      </c>
+      <c r="B885" t="n">
+        <v>2</v>
+      </c>
+      <c r="C885" t="n">
+        <v>8</v>
+      </c>
+      <c r="D885" t="n">
+        <v>13</v>
+      </c>
+      <c r="E885" t="n">
+        <v>15</v>
+      </c>
+      <c r="F885" t="n">
+        <v>27</v>
+      </c>
+      <c r="G885" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="B886" t="n">
+        <v>25</v>
+      </c>
+      <c r="C886" t="n">
+        <v>36</v>
+      </c>
+      <c r="D886" t="n">
+        <v>40</v>
+      </c>
+      <c r="E886" t="n">
+        <v>43</v>
+      </c>
+      <c r="F886" t="n">
+        <v>44</v>
+      </c>
+      <c r="G886" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="B887" t="n">
+        <v>26</v>
+      </c>
+      <c r="C887" t="n">
+        <v>32</v>
+      </c>
+      <c r="D887" t="n">
+        <v>35</v>
+      </c>
+      <c r="E887" t="n">
+        <v>39</v>
+      </c>
+      <c r="F887" t="n">
+        <v>47</v>
+      </c>
+      <c r="G887" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="B888" t="n">
+        <v>2</v>
+      </c>
+      <c r="C888" t="n">
+        <v>4</v>
+      </c>
+      <c r="D888" t="n">
+        <v>5</v>
+      </c>
+      <c r="E888" t="n">
+        <v>13</v>
+      </c>
+      <c r="F888" t="n">
+        <v>41</v>
+      </c>
+      <c r="G888" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr">
+        <is>
+          <t>04.07.2026</t>
+        </is>
+      </c>
+      <c r="B889" t="n">
+        <v>7</v>
+      </c>
+      <c r="C889" t="n">
+        <v>10</v>
+      </c>
+      <c r="D889" t="n">
+        <v>28</v>
+      </c>
+      <c r="E889" t="n">
+        <v>31</v>
+      </c>
+      <c r="F889" t="n">
+        <v>36</v>
+      </c>
+      <c r="G889" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="B890" t="n">
+        <v>15</v>
+      </c>
+      <c r="C890" t="n">
+        <v>28</v>
+      </c>
+      <c r="D890" t="n">
+        <v>30</v>
+      </c>
+      <c r="E890" t="n">
+        <v>31</v>
+      </c>
+      <c r="F890" t="n">
+        <v>37</v>
+      </c>
+      <c r="G890" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr">
+        <is>
+          <t>11.07.2026</t>
+        </is>
+      </c>
+      <c r="B891" t="n">
+        <v>1</v>
+      </c>
+      <c r="C891" t="n">
+        <v>4</v>
+      </c>
+      <c r="D891" t="n">
+        <v>6</v>
+      </c>
+      <c r="E891" t="n">
+        <v>20</v>
+      </c>
+      <c r="F891" t="n">
+        <v>41</v>
+      </c>
+      <c r="G891" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="B892" t="n">
+        <v>7</v>
+      </c>
+      <c r="C892" t="n">
+        <v>11</v>
+      </c>
+      <c r="D892" t="n">
+        <v>35</v>
+      </c>
+      <c r="E892" t="n">
+        <v>37</v>
+      </c>
+      <c r="F892" t="n">
+        <v>39</v>
+      </c>
+      <c r="G892" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr">
+        <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="B893" t="n">
+        <v>5</v>
+      </c>
+      <c r="C893" t="n">
+        <v>17</v>
+      </c>
+      <c r="D893" t="n">
+        <v>33</v>
+      </c>
+      <c r="E893" t="n">
+        <v>35</v>
+      </c>
+      <c r="F893" t="n">
+        <v>39</v>
+      </c>
+      <c r="G893" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="B894" t="n">
+        <v>3</v>
+      </c>
+      <c r="C894" t="n">
+        <v>5</v>
+      </c>
+      <c r="D894" t="n">
+        <v>10</v>
+      </c>
+      <c r="E894" t="n">
+        <v>14</v>
+      </c>
+      <c r="F894" t="n">
+        <v>25</v>
+      </c>
+      <c r="G894" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="B895" t="n">
+        <v>18</v>
+      </c>
+      <c r="C895" t="n">
+        <v>21</v>
+      </c>
+      <c r="D895" t="n">
+        <v>31</v>
+      </c>
+      <c r="E895" t="n">
+        <v>36</v>
+      </c>
+      <c r="F895" t="n">
+        <v>42</v>
+      </c>
+      <c r="G895" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="B896" t="n">
+        <v>3</v>
+      </c>
+      <c r="C896" t="n">
+        <v>16</v>
+      </c>
+      <c r="D896" t="n">
+        <v>22</v>
+      </c>
+      <c r="E896" t="n">
+        <v>43</v>
+      </c>
+      <c r="F896" t="n">
+        <v>48</v>
+      </c>
+      <c r="G896" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr">
+        <is>
+          <t>01.08.2026</t>
+        </is>
+      </c>
+      <c r="B897" t="n">
+        <v>19</v>
+      </c>
+      <c r="C897" t="n">
+        <v>20</v>
+      </c>
+      <c r="D897" t="n">
+        <v>22</v>
+      </c>
+      <c r="E897" t="n">
+        <v>25</v>
+      </c>
+      <c r="F897" t="n">
+        <v>31</v>
+      </c>
+      <c r="G897" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr">
+        <is>
+          <t>05.08.2026</t>
+        </is>
+      </c>
+      <c r="B898" t="n">
+        <v>15</v>
+      </c>
+      <c r="C898" t="n">
+        <v>23</v>
+      </c>
+      <c r="D898" t="n">
+        <v>24</v>
+      </c>
+      <c r="E898" t="n">
+        <v>36</v>
+      </c>
+      <c r="F898" t="n">
+        <v>44</v>
+      </c>
+      <c r="G898" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="B899" t="n">
+        <v>2</v>
+      </c>
+      <c r="C899" t="n">
+        <v>8</v>
+      </c>
+      <c r="D899" t="n">
+        <v>22</v>
+      </c>
+      <c r="E899" t="n">
+        <v>30</v>
+      </c>
+      <c r="F899" t="n">
+        <v>38</v>
+      </c>
+      <c r="G899" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr">
+        <is>
+          <t>12.08.2026</t>
+        </is>
+      </c>
+      <c r="B900" t="n">
+        <v>7</v>
+      </c>
+      <c r="C900" t="n">
+        <v>20</v>
+      </c>
+      <c r="D900" t="n">
+        <v>22</v>
+      </c>
+      <c r="E900" t="n">
+        <v>27</v>
+      </c>
+      <c r="F900" t="n">
+        <v>29</v>
+      </c>
+      <c r="G900" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr">
+        <is>
+          <t>15.08.2026</t>
+        </is>
+      </c>
+      <c r="B901" t="n">
+        <v>7</v>
+      </c>
+      <c r="C901" t="n">
+        <v>13</v>
+      </c>
+      <c r="D901" t="n">
+        <v>24</v>
+      </c>
+      <c r="E901" t="n">
+        <v>26</v>
+      </c>
+      <c r="F901" t="n">
+        <v>32</v>
+      </c>
+      <c r="G901" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="B902" t="n">
+        <v>3</v>
+      </c>
+      <c r="C902" t="n">
+        <v>23</v>
+      </c>
+      <c r="D902" t="n">
+        <v>31</v>
+      </c>
+      <c r="E902" t="n">
+        <v>33</v>
+      </c>
+      <c r="F902" t="n">
+        <v>35</v>
+      </c>
+      <c r="G902" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="B903" t="n">
+        <v>7</v>
+      </c>
+      <c r="C903" t="n">
+        <v>16</v>
+      </c>
+      <c r="D903" t="n">
+        <v>22</v>
+      </c>
+      <c r="E903" t="n">
+        <v>28</v>
+      </c>
+      <c r="F903" t="n">
+        <v>30</v>
+      </c>
+      <c r="G903" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr">
+        <is>
+          <t>26.08.2026</t>
+        </is>
+      </c>
+      <c r="B904" t="n">
+        <v>6</v>
+      </c>
+      <c r="C904" t="n">
+        <v>15</v>
+      </c>
+      <c r="D904" t="n">
+        <v>30</v>
+      </c>
+      <c r="E904" t="n">
+        <v>33</v>
+      </c>
+      <c r="F904" t="n">
+        <v>42</v>
+      </c>
+      <c r="G904" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr">
+        <is>
+          <t>29.08.2026</t>
+        </is>
+      </c>
+      <c r="B905" t="n">
+        <v>9</v>
+      </c>
+      <c r="C905" t="n">
+        <v>18</v>
+      </c>
+      <c r="D905" t="n">
+        <v>28</v>
+      </c>
+      <c r="E905" t="n">
+        <v>39</v>
+      </c>
+      <c r="F905" t="n">
+        <v>41</v>
+      </c>
+      <c r="G905" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr">
+        <is>
+          <t>02.09.2026</t>
+        </is>
+      </c>
+      <c r="B906" t="n">
+        <v>8</v>
+      </c>
+      <c r="C906" t="n">
+        <v>19</v>
+      </c>
+      <c r="D906" t="n">
+        <v>23</v>
+      </c>
+      <c r="E906" t="n">
+        <v>32</v>
+      </c>
+      <c r="F906" t="n">
+        <v>44</v>
+      </c>
+      <c r="G906" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr">
+        <is>
+          <t>05.09.2026</t>
+        </is>
+      </c>
+      <c r="B907" t="n">
+        <v>6</v>
+      </c>
+      <c r="C907" t="n">
+        <v>11</v>
+      </c>
+      <c r="D907" t="n">
+        <v>28</v>
+      </c>
+      <c r="E907" t="n">
+        <v>31</v>
+      </c>
+      <c r="F907" t="n">
+        <v>37</v>
+      </c>
+      <c r="G907" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="B908" t="n">
+        <v>7</v>
+      </c>
+      <c r="C908" t="n">
+        <v>24</v>
+      </c>
+      <c r="D908" t="n">
+        <v>28</v>
+      </c>
+      <c r="E908" t="n">
+        <v>30</v>
+      </c>
+      <c r="F908" t="n">
+        <v>39</v>
+      </c>
+      <c r="G908" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr">
+        <is>
+          <t>12.09.2026</t>
+        </is>
+      </c>
+      <c r="B909" t="n">
+        <v>16</v>
+      </c>
+      <c r="C909" t="n">
+        <v>20</v>
+      </c>
+      <c r="D909" t="n">
+        <v>25</v>
+      </c>
+      <c r="E909" t="n">
+        <v>33</v>
+      </c>
+      <c r="F909" t="n">
+        <v>39</v>
+      </c>
+      <c r="G909" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr">
+        <is>
+          <t>16.09.2026</t>
+        </is>
+      </c>
+      <c r="B910" t="n">
+        <v>3</v>
+      </c>
+      <c r="C910" t="n">
+        <v>15</v>
+      </c>
+      <c r="D910" t="n">
+        <v>20</v>
+      </c>
+      <c r="E910" t="n">
+        <v>32</v>
+      </c>
+      <c r="F910" t="n">
+        <v>33</v>
+      </c>
+      <c r="G910" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr">
+        <is>
+          <t>19.09.2026</t>
+        </is>
+      </c>
+      <c r="B911" t="n">
+        <v>14</v>
+      </c>
+      <c r="C911" t="n">
+        <v>15</v>
+      </c>
+      <c r="D911" t="n">
+        <v>29</v>
+      </c>
+      <c r="E911" t="n">
+        <v>32</v>
+      </c>
+      <c r="F911" t="n">
+        <v>34</v>
+      </c>
+      <c r="G911" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr">
+        <is>
+          <t>23.09.2026</t>
+        </is>
+      </c>
+      <c r="B912" t="n">
+        <v>3</v>
+      </c>
+      <c r="C912" t="n">
+        <v>14</v>
+      </c>
+      <c r="D912" t="n">
+        <v>19</v>
+      </c>
+      <c r="E912" t="n">
+        <v>24</v>
+      </c>
+      <c r="F912" t="n">
+        <v>39</v>
+      </c>
+      <c r="G912" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr">
+        <is>
+          <t>26.09.2026</t>
+        </is>
+      </c>
+      <c r="B913" t="n">
+        <v>6</v>
+      </c>
+      <c r="C913" t="n">
+        <v>11</v>
+      </c>
+      <c r="D913" t="n">
+        <v>19</v>
+      </c>
+      <c r="E913" t="n">
+        <v>20</v>
+      </c>
+      <c r="F913" t="n">
+        <v>23</v>
+      </c>
+      <c r="G913" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="B914" t="n">
+        <v>5</v>
+      </c>
+      <c r="C914" t="n">
+        <v>6</v>
+      </c>
+      <c r="D914" t="n">
+        <v>10</v>
+      </c>
+      <c r="E914" t="n">
+        <v>20</v>
+      </c>
+      <c r="F914" t="n">
+        <v>38</v>
+      </c>
+      <c r="G914" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr">
+        <is>
+          <t>03.10.2026</t>
+        </is>
+      </c>
+      <c r="B915" t="n">
+        <v>5</v>
+      </c>
+      <c r="C915" t="n">
+        <v>7</v>
+      </c>
+      <c r="D915" t="n">
+        <v>19</v>
+      </c>
+      <c r="E915" t="n">
+        <v>24</v>
+      </c>
+      <c r="F915" t="n">
+        <v>33</v>
+      </c>
+      <c r="G915" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr">
+        <is>
+          <t>07.10.2026</t>
+        </is>
+      </c>
+      <c r="B916" t="n">
+        <v>12</v>
+      </c>
+      <c r="C916" t="n">
+        <v>25</v>
+      </c>
+      <c r="D916" t="n">
+        <v>29</v>
+      </c>
+      <c r="E916" t="n">
+        <v>37</v>
+      </c>
+      <c r="F916" t="n">
+        <v>39</v>
+      </c>
+      <c r="G916" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr">
+        <is>
+          <t>10.10.2026</t>
+        </is>
+      </c>
+      <c r="B917" t="n">
+        <v>17</v>
+      </c>
+      <c r="C917" t="n">
+        <v>18</v>
+      </c>
+      <c r="D917" t="n">
+        <v>29</v>
+      </c>
+      <c r="E917" t="n">
+        <v>30</v>
+      </c>
+      <c r="F917" t="n">
+        <v>34</v>
+      </c>
+      <c r="G917" t="n">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>